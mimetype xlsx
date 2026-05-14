--- v0 (2025-12-10)
+++ v1 (2026-05-14)
@@ -51,1131 +51,1131 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ELÁDIO LINO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_01_2.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_01_2.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA FEITO PROJETO DE PAISAGISMO COM PLANTIO DE ÁRVORES E AINDA IMPLANTAÇÃO DE MINI QUADRAS PARA PRÁTICAS ESPORTIVAS NO CANTEIRO CENTRAL DA AVENIDA MARCOLINO RODRIGUES GALVÃO, NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luiz Carlos-Tal, Daniel, Severino e Evailton</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_02.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_02.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE SEJA COLOCADO SEGURANÇA ARMADA NAS ESCOLAS E POSTERIORMENTE OUTRAS MEDIDAS DE SEGURANÇA, COMO PORTA GIRATÓRIA, DETECTOR DE METAIS, ETC...</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/66/camscanner_06-06-2023_09.43.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/66/camscanner_06-06-2023_09.43.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A NECESSIDADE DE ENVIAR AO LEGISLATIVO MUNICIPAL , PROJETO DE LEI PARA ALTERAR A REDAÇÃO DO ANEXO I, QUE ESTABELECE O GRUPO HIERÁRQUICO, DESCRIÇÃO, LOTAÇÃO NUMÉRICA E JORNADA SEMANAL DOS MOTORISTAS, PASSANDO-OS PARA O GRUPO HIERÁRQUICO VI.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DISSON DO ZÉ MARCOLINO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE FAÇA ALTERAÇÃO NO § 2° DO ART. 81 DA LEI N°. 73, PARA CONCEDER LICENÇA AOS FUNCIONÁRIOS PÚBLICOS PELO PRAZO DE 05 (CINCO) ANOS E NÃO POR 24 (VINTE E QUATRO) MESES CONFORME PREVÊ A REGRA GERAL.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/84/camscanner_23-06-2023_09.49.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/84/camscanner_23-06-2023_09.49.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A IMPLANTAÇÃO DE UM PLANO DE SAÚDE COLETIVO PARA OS SERVIDORES PÚBLICO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>MENSA</t>
   </si>
   <si>
     <t>MENSAGEM</t>
   </si>
   <si>
     <t>EDSON SABINO DE LIMA</t>
   </si>
   <si>
     <t>MENSAGEM AO PROJETO DE LEI N°. 02, DE 10 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>JOÃO PAULO TUMÉ</t>
   </si>
   <si>
     <t>MENSAGEM AO PROJETO DE LEI N°. 01, DE 06 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>MENSAGEM AOS PROJETOS DE LEI N. ° 07, 08 E 09/2023.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/46/mocao_de_aplauso_01.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/46/mocao_de_aplauso_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ENCAMINHADA ÀS ILUSTRÍSSIMAS SENHORAS SÔNIA MARIA CAIXETA LÉLIS E ENEIDE PEREIRA RODRIGUES, E ÀS ESCOLAS MUNICIPAIS DR. JOSÉ DRUMOND DE CASTILHO E JOSUÉ COSTA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/71/camscanner_05-06-2023_12.09_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/71/camscanner_05-06-2023_12.09_1.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ELÁDIO LINO DA SILVA, PROPÕE À MESA, OUVIDO O PLENÁRIO, QUE ESTA MOÇÃO DE APLAUSOS SEJA ENCAMINHADA À ILUSTRÍSSIMA SENHORA AURIVÂNIA APARECIDA TEIXEIRA.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/16/parecer_comissoes_01.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/16/parecer_comissoes_01.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA COMISSÃO DE JUSTIÇA E REDAÇÃO AO PROJETO DE LEI Nº. 02/2023.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/18/parecer_comissoes_02.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/18/parecer_comissoes_02.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS, ORÇAMENTO E FISCALIZAÇÃO AO PROJETO DE LEI N° 02/2023.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PROJ</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_complementar_01_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_complementar_01_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE DESCONTO PARA PAGAMENTO DE CRÉDITOS TRIBUTÁRIOS VENCIDOS DO MUNICÍPIO DE LAGOA GRANDE E AUTORIZA O PARCELAMENTO PARA PAGAMENTO DO IPTU RELATIVO AO EXERCÍCIO DE 2023, NAS CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_complementar_02_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_complementar_02_1.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI COMPLEMENTAR N°. 38 DE 14 DE MARÇO DE 2023, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PROJE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO PELO PODER LEGISLATIVO DO MUNICÍPIO DE LAGOA GRANDE POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/11/pl_02_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/11/pl_02_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, EM NOME DO MUNICÍPIO DE LAGOA GRANDE - MG, A DOAR UMA ÁREA URBANA QUE ESPECÍFICA, AO ESTADO DE MINAS GERAIS, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_03.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO EM COMISSÃO DE COORDENADOR DE VIGILÂNCIA EM SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE LOTAÇÃO NUMÉRICA EM CARGOS PÚBLICOS QUE INDICAM, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMERCIAL EMPRESARIAL (ACE) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola do Legislativo no âmbito da Câmara Municipal de Lagoa Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/37/pl_07.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/37/pl_07.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/38/pl_08.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/38/pl_08.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_09.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_09.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/40/pl_10.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/40/pl_10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N. °  856, DE 12 DE SETEMBRO DE 2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/41/pl_11.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/41/pl_11.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_12.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_12.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_13.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OFERTA DE ESTÁGIO A ESTUDANTES JUNTO AO MUNICÍPIO DE LAGOA GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/60/ldo_2023-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/60/ldo_2023-2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES GERAIS PARA A ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_16_de_12_de_maio_de_2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_16_de_12_de_maio_de_2023_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARBORIZAÇÃO URBANA, ESTABELECE AS REGRAS DE PLANTIO, SUPRESSÃO E A PODA DE VEGETAÇÃO DE PORTE ARBÓREA NO MUNICÍPIO DE LAGOA GRANDE.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_17.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_17.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI MUNICIPAL N. ° 909, DE 19 DE DEZEMBRO DE 2017, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_no_18-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_no_18-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/77/prjeto_de_lei_no_19-2023_planos_de_cargos_e_carreiras_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/77/prjeto_de_lei_no_19-2023_planos_de_cargos_e_carreiras_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PÚBLICOS DO LEGISLATIVO MUNICIPAL DE LAGOA GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/78/pl_20_2.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/78/pl_20_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE LOTAÇÃO NUMÉRICA DO CARGO PÚBLICO QUE IDENTIFICA, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/79/camscanner_20-06-2023_16.14.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/79/camscanner_20-06-2023_16.14.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.° 73, DE 07 DE DEZEMBRO DE 1993.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_no_22_de_06-07-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_no_22_de_06-07-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI MUNICIPAL N° 73 DE 07 DE DEZEMBRO DE 1993, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_de_lei_lei_no_23-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_de_lei_lei_no_23-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO EM COMISSÃO, DE DIRETOR DE ESTRADAS, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/82/projeto_de_lei_lei_no_24-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/82/projeto_de_lei_lei_no_24-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO EM EXECUÇÃO DO MUNICÍPIO DE LAGOA GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>ARLINDO BRAZ DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_lei_25-2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_lei_25-2023_1.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA "CAMPO SEGURO", NO ÂMBITO DO MUNICÍPIO DE LAGOA GRANDE/MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_26-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_26-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSO FINANCEIRO AO LAR VICENTINO DE LAGOA GRANDE.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_27-2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_27-2023_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE DIÁRIAS PARA O PREFEITO E VICE-PREFEITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_28_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_28_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR REPASSADA PELA UNIÃO FEDERAL AO MUNICÍPIO DE LAGOA GRANDE VISANDO DAR CUMPRIMENTO AO DISPOSTO NA LEI FEDERAL N° 14.434, DE 04 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_29-2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_29-2023_1.pdf</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DISPÕES SOBRE A ALTERAÇÃO DE LOTAÇÃO NUMÉRICA EM CARGOS PÚBLICOS QUE INDICAM, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/97/projeto_de_lei_31-2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/97/projeto_de_lei_31-2023_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI N°. 885, DE 23 DE MAIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_no_32-2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_no_32-2023_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE DIÁRIAS NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_lei_33-2023_3.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_lei_33-2023_3.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°. 1078, DE 02 DE AGOSTO DE 2023, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_34-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_34-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A GRATIFICAR A EQUIPE FARMACÊUTICA E O RESPONSÁVEL TÉCNICO PELA UNIDADE FARMÁCIA DE MINAS ATRAVÉS DE RECURSOS DA RESOLUÇÃO N°. 8.428 DA SECRETARIA ESTADUAL DE SAÚDE DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_35-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_35-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA REALIZAÇÃO DAS DESPESAS DE RECURSOS DA LEI COMPLEMENTAR N°. 195, DE 08 DE JULHO DE 2022 E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>DANIEL DOS REIS CONSTANTINO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_36-2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_36-2023_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MÉRITO ESPORTIVO AO SENHOR EDVAR MOREIRA DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_37-2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_37-2023_1.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE LAGOA GRANDE-MG, CNPJ 47.976.729/0001.61.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/104/projeto_de_lei_38-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/104/projeto_de_lei_38-2023.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE VEREADOR SAUL DE SOUZA VASCONCELOS A VIA PÚBLICA QUE MENCIONA, CONTENDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_39-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_39-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E DISTRIBUIÇÃO GRATUITA DO "CORDÃO DE GIRASSOL" ÀQUELES QUE POSSUEM AUTISMO, COMO FORMA DE IDENTIFICÁ-LOS NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS, COM O OBJETIVO DE PRESTAR A ELES UM ATENDIMENTO PREFERENCIAL.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N° 997, DE 30 DE MARÇO DE 2021, DANDO OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/107/projeto_de_lei_41-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/107/projeto_de_lei_41-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DA LEI N° 789 DE 05 DE MARÇO DE 2015, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/108/projeto_de_lei_42-2023-subvencoes_2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/108/projeto_de_lei_42-2023-subvencoes_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE SUBVENÇÕES SOCIAIS, CONTRIBUIÇÕES E AUXÍLIOS FINANCEIROS, NO EXERCÍCIO DE 2024, ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_lei_43-2023-ldo_2024_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_lei_43-2023-ldo_2024_1.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_44-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_44-2023.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS MUNICIPAIS 963 DE 20 DE DEZEMBRO DE 2019 E LEI 1.050 DE 19 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_45-2023-vale_alimentacao_camara.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_45-2023-vale_alimentacao_camara.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO MENSAL AOS SERVIDORES MUNICIPAIS DO PODER LEGISLATIVO DE LAGOA GRANDE QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_46-2023_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_46-2023_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO, AO DOADOR DE SANGUE E MEDULA ÓSSEA, DO PAGAMENTO DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_47-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_47-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de absorventes higiênicos nas escolas públicas e nas Unidades Básicas de Saúde - UBS do Município de Lagoa Grande - MG e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_49-2023.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_49-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO PARA SERVIDORES DESIGNADOS PARA EXERCEREM AS FUNÇÕES DE AGENTE DE CONTRATAÇÃO, PREGOEIRO, MEMBRO DA COMISSÃO DE CONTRATAÇÃO, EQUIPE DE APOIO EM CONFORMIDADE COM A LEI N.° 14.133, DE 1° DE ABRIL DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_resolucao_01.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_resolucao_01.pdf</t>
   </si>
   <si>
     <t>CRIA A "GALERIA VEREADORA MARIA ROSÁRIA DOS SANTOS" NO ÂMBITO DA CÂMARA MUNICIPAL DE LAGOA GRANDE/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_resolucao_02.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_resolucao_02.pdf</t>
   </si>
   <si>
     <t>Aprova o Regimento Interno da Escola do Legislativo da Câmara Municipal de Lagoa Grande.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_resolucao_no_03-2023-prestacao_contas.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_resolucao_no_03-2023-prestacao_contas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE LAGOA GRANDE-MG, EXERCÍCIO DE 2021, PROCESSO 1120619 DO TCEMG - TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/112/ilovepdf_merged_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/112/ilovepdf_merged_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAGOA GRANDE - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_resolucao_05-2023_diploma_de_merito_esportivo_elivelto.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_resolucao_05-2023_diploma_de_merito_esportivo_elivelto.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE MÉRITO ESPORTIVO AO SENHOR ELIVELTO LUCAS DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PROPO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGANICA DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/61/lei_organica_do_municipio_de_lagoa_grande.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/61/lei_organica_do_municipio_de_lagoa_grande.pdf</t>
   </si>
   <si>
     <t>PROJETO QUE ALTERA A LEI ORGÂNICA DO MUNICÍPIO DE LAGOA GRANDE.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/83/camscanner_23-06-2023_10.12.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/83/camscanner_23-06-2023_10.12.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a implantação de um vale alimentação para os colaboradores desta Casa, seguindo os mesmos parâmetros do benefício dos servidores do executivo.</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA</t>
   </si>
   <si>
     <t>SOLICITA CAÇAMBA DE LIXO NO RESIDENCIAL JOÃO SAPATEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/3/pp_02.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/3/pp_02.pdf</t>
   </si>
   <si>
     <t>SOLICITA REAJUSTE DO BOLSA ESTÁGIO, DOS ESTAGIÁRIOS QUE PRESTAM SERVIÇOS À PREFEITURA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pp_03.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pp_03.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO E CASCALHAMENTO DA RUA OSÓRIO MAIA.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/5/pp_04.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/5/pp_04.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO E CASCALHAMENTO DA ESTRADA RURAL QUE LIGA LAGOA GRANDE A LAGAMAR.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/6/pp_05.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/6/pp_05.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO E MANUTENÇÃO DA ESTRADA RURAL QUE LIGA LAGOA GRANDE A COMUNIDADE DO BARREIRÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/7/pp_06.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/7/pp_06.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO E MANUTENÇÃO DAS ESTRADAS VICINAIS DOS ASSENTAMENTOS ALIANÇA E PROGRESSO E FELIZ UNIÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/8/pp_07.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/8/pp_07.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO E MANUTENÇÃO DA ESTRADA RURAL QUE LIGA LAGOA GRANDE A MG-410.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/9/pp_08.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/9/pp_08.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO DA VIABILIDADE DE MUDANÇA NO TRÂNSITO NA RUA CHICO MARANHÃO.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/14/pp_09.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/14/pp_09.pdf</t>
   </si>
   <si>
     <t>SOLICITA OS SERVIÇOS DO CARRO FUMACÊ NO MUNICÍPIO DEVIDO AO ALTO ÍNDICE DE INFESTAÇÃO DO MOSQUITO AEDES AEGYPTI.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/24/pp_10.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/24/pp_10.pdf</t>
   </si>
   <si>
     <t>Solicita que providencie a construção de muro com cerca elétrica e monitoramento com câmeras de segurança na Escola Municipal Josué Costa no Assentamento Aliança e Progresso.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/25/pp_11.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/25/pp_11.pdf</t>
   </si>
   <si>
     <t>Solicita que seja instalada lixeiras no canteiro central da Avenida Santos Dumont, devido ao alto volume de lixo dispensado pela população para ser recolhido pela população.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/28/pp_12.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/28/pp_12.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO A FISCALIZAÇÃO DE LOTES E TERRENOS BALDIOS DE ACORDO COM AS LEIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>ROGERINHO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pp_13.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pp_13.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE ENCAMINHE À SECRETARIA COMPETENTE PARA QUE SEJA COLOCADO QUEBRA-MOLAS NA ORLA DA LAGOA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/51/camscanner_02-05-2023_10.58.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/51/camscanner_02-05-2023_10.58.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA FEITO REDUTORES DE VELOCIDADE TIPO QUEBRA-MOLAS NA RUA PRESIDENTE OLEGÁRIO NAS PROXIMIDADES DO LAVA-JATO DO LAZINHO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>QUE SEJA FEITO COM URGÊNCIA A MANUTENÇÃO DAS ESTRADAS VICINAIS NAS COMUNIDADES DO BARREIRÃO E CABACEIRAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CONSTRUÍDO UMA PASSAGEM NO CÓRREGO DO RIACHO NA ESTRADA QUE DÁ ACESSO A CASA DO SENHOR ANANIAS BORGES DE MELO, NA FAZENDA MALHADA DA SERRA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>SEVERINO DOS REIS BRAGA</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/54/whatsapp_image_2023-05-15_at_10.27.13.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/54/whatsapp_image_2023-05-15_at_10.27.13.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA COLOCADA UMA CAÇAMBA NA SEDE DA ASSOCIAÇÃO DO ASSENTAMENTO NOVA CONQUISTA, PARA QUE OS MORADORES POSSAM DEPOSITAR O LIXO DA LOCALIDADE.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/55/whatsapp_image_2023-05-15_at_10.28.00.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/55/whatsapp_image_2023-05-15_at_10.28.00.pdf</t>
   </si>
   <si>
     <t>SOLICITA PATROLAMENTO E CASCALHAMENTO DA ESTRADA VICINAL DA LOCALIDADE SABÃO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pp_19.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pp_19.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA CONSTRUÍDO UMA PASSAGEM NO CÓRREGO DO MOCAMBO, ONDE DÁ RESIDÊNCIAS DOS MORADORES DO CHACREAMENTO DOS CAPÕES.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>EVAITON DO RAIO X</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/57/pp_20.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/57/pp_20.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE PAGUE O PISO DA ENFERMAGEM AO SERVIDORES DA CATEGORIA CONFORME ESTABELECIDO NA LEI FEDERAL N.° 14.434, DE 04 DE AGOSTO DE 2022.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pp_21.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pp_21.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO QUE PROVIDENCIE A MANUTENÇÃO E TROCA DAS LÂMPADAS DO GALPÃO DA FEIRA LIVRE.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/59/pp_22.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/59/pp_22.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A ATENÇÃO E AÇÃO IMEDIATA DA PREFEITURA MUNICIPAL DE LAGOA GRANDE PARA A REALIZAÇÃO DO RECAPEAMENTO ASFÁLTICO DAS SEGUINTES RUAS: RUA MARCÍLIO GALVÃO, N.° 95; RUA JOÃO XXIII, N.° 188; RUA DOM PEDRO I, PRÓXIMO À ESQUINA COM COM A RUA GETÚLIO VARGAS; DENTRE OUTRAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/64/camscanner_05-06-2023_12.18.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/64/camscanner_05-06-2023_12.18.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADO OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA TIRADENTES NO BAIRRO CÉU AZUL.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/68/camscanner_06-06-2023_10.07_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/68/camscanner_06-06-2023_10.07_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONSTRUÍDO QUEBRA-MOLAS NA RUA SÃO PEDRO, N °. 216.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/85/camscanner_01-08-2023_09.59_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/85/camscanner_01-08-2023_09.59_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO (REPAROS) NA ILUMINAÇÃO NO TREVO DA VAQUINHA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/86/camscanner_01-08-2023_10.00_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/86/camscanner_01-08-2023_10.00_1.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE RAMPA DE ACESSIBILIDADE NA QUADRA DO UIRAPURU.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/87/camscanner_17-07-2023_10.49.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/87/camscanner_17-07-2023_10.49.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE FAÇA MELHORAMENTO NA ILUMINAÇÃO DO ESTÁDIO MARCO ANTONIO DE CASTRO.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/88/camscanner_17-07-2023_10.50.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/88/camscanner_17-07-2023_10.50.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE PERFURAR UM POÇO ARTESIANO PARA MELHORAR O ABASTECIMENTO DE ÁGUA PARA ABASTECER O SISTEMA DE IRRIGAÇÃO DO ESTÁDIO MARCOS ANTÔNIO DE CASTRO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/89/camscanner_01-08-2023_09.03.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/89/camscanner_01-08-2023_09.03.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA E EXTENSÃO DE REDE NA RUA SALVINA BRAZ DE LIMA MATOS.</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>PARECER JURÍDICO</t>
   </si>
   <si>
     <t>ASSESSORIA JURIDICA - AJ</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/29/parecer_pl_06.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/29/parecer_pl_06.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI 06 DE 16 DE MARÇO DE 2023</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/30/parecer_pr_02.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/30/parecer_pr_02.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE RESOLUÇÃO 02 DE 17 DE MARÇO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/31/parecer_juridico_pl_05.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/31/parecer_juridico_pl_05.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI 05 DE 03 DE MARÇO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/32/parecer_juridico_pl_complementar_01.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/32/parecer_juridico_pl_complementar_01.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI COMPLEMENTAR N. ° 01, DE 12 DE JANEIRO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/33/parecer_juridico_pr_01.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/33/parecer_juridico_pr_01.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO PROJETO DE RESOLUÇÃO 01/2023.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/34/parecer_pl_04.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/34/parecer_pl_04.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI N . ° 042023.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/35/parecer_juridico_pl_02.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/35/parecer_juridico_pl_02.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI N. ° 02, DE 10 DE FEVEREIRO DE 2023.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/36/parecer_juridico_pr_01.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/36/parecer_juridico_pr_01.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI N. ° 01/2023.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/45/scan2023-04-04_102106.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/45/scan2023-04-04_102106.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AOS PROJETOS DE LEI N. ° 07, 08, 09, 11 e 12/2023.</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_juridico_pl10.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_juridico_pl10.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI N. ° 10/2023.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI COMPLEMENTAR N°. 02/2023.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/73/parecer_juridico_1.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/73/parecer_juridico_1.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI N°. 18/2023.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/74/parecer_17.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/74/parecer_17.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI N°. 17/2023.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/75/parecer_13.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/75/parecer_13.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI N°. 13/2023.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/76/dhcppc659cb1b57_0000017858.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/76/dhcppc659cb1b57_0000017858.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO AO PROJETO DE LEI N.° 14/2023.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/50/camscanner_04-17-2023_10.06.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/50/camscanner_04-17-2023_10.06.pdf</t>
   </si>
   <si>
     <t>CONSIGNA O VOTO DE PESAR PELO FALECIMENTO DA SENHORA ANTÔNIA DE SOUZA FRANCO, OCORRIDO NO DIA 03 DE ABRIL DE 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1482,68 +1482,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_01_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/66/camscanner_06-06-2023_09.43.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/84/camscanner_23-06-2023_09.49.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/46/mocao_de_aplauso_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/71/camscanner_05-06-2023_12.09_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/16/parecer_comissoes_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/18/parecer_comissoes_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_complementar_01_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_complementar_02_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/11/pl_02_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/37/pl_07.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/38/pl_08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_09.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/40/pl_10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/41/pl_11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_13.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/60/ldo_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_16_de_12_de_maio_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/77/prjeto_de_lei_no_19-2023_planos_de_cargos_e_carreiras_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/78/pl_20_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/79/camscanner_20-06-2023_16.14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_no_22_de_06-07-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_de_lei_lei_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/82/projeto_de_lei_lei_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_lei_25-2023_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_27-2023_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_28_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_29-2023_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/97/projeto_de_lei_31-2023_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_no_32-2023_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_lei_33-2023_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_36-2023_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_37-2023_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/104/projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/107/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/108/projeto_de_lei_42-2023-subvencoes_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_lei_43-2023-ldo_2024_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_44-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_45-2023-vale_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_46-2023_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_resolucao_no_03-2023-prestacao_contas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/112/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_resolucao_05-2023_diploma_de_merito_esportivo_elivelto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/61/lei_organica_do_municipio_de_lagoa_grande.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/83/camscanner_23-06-2023_10.12.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/3/pp_02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pp_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/5/pp_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/6/pp_05.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/7/pp_06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/8/pp_07.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/9/pp_08.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/14/pp_09.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/24/pp_10.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/25/pp_11.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/28/pp_12.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pp_13.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/51/camscanner_02-05-2023_10.58.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/54/whatsapp_image_2023-05-15_at_10.27.13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/55/whatsapp_image_2023-05-15_at_10.28.00.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pp_19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/57/pp_20.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pp_21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/59/pp_22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/64/camscanner_05-06-2023_12.18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/68/camscanner_06-06-2023_10.07_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/85/camscanner_01-08-2023_09.59_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/86/camscanner_01-08-2023_10.00_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/87/camscanner_17-07-2023_10.49.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/88/camscanner_17-07-2023_10.50.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/89/camscanner_01-08-2023_09.03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/29/parecer_pl_06.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/30/parecer_pr_02.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/31/parecer_juridico_pl_05.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/32/parecer_juridico_pl_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/33/parecer_juridico_pr_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/34/parecer_pl_04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/35/parecer_juridico_pl_02.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/36/parecer_juridico_pr_01.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/45/scan2023-04-04_102106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_juridico_pl10.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/73/parecer_juridico_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/74/parecer_17.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/75/parecer_13.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/76/dhcppc659cb1b57_0000017858.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/50/camscanner_04-17-2023_10.06.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/1/indicacao_01_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/48/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/66/camscanner_06-06-2023_09.43.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/84/camscanner_23-06-2023_09.49.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/46/mocao_de_aplauso_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/71/camscanner_05-06-2023_12.09_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/16/parecer_comissoes_01.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/18/parecer_comissoes_02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/23/pl_complementar_01_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/70/pl_complementar_02_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/11/pl_02_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/20/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/27/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/37/pl_07.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/38/pl_08.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/39/pl_09.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/40/pl_10.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/41/pl_11.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/42/pl_12.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/43/pl_13.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/60/ldo_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_no_16_de_12_de_maio_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/77/prjeto_de_lei_no_19-2023_planos_de_cargos_e_carreiras_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/78/pl_20_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/79/camscanner_20-06-2023_16.14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_no_22_de_06-07-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/81/projeto_de_lei_lei_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/82/projeto_de_lei_lei_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/91/projeto_de_lei_25-2023_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto_de_lei_26-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_lei_27-2023_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/94/pl_28_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/95/projeto_de_lei_29-2023_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/97/projeto_de_lei_31-2023_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_no_32-2023_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_lei_33-2023_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/100/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/101/projeto_de_lei_35-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/102/projeto_de_lei_36-2023_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_lei_37-2023_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/104/projeto_de_lei_38-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_39-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/107/projeto_de_lei_41-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/108/projeto_de_lei_42-2023-subvencoes_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/109/projeto_de_lei_43-2023-ldo_2024_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/110/projeto_de_lei_44-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_45-2023-vale_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/113/projeto_de_lei_46-2023_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/19/projeto_de_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/26/projeto_de_resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_resolucao_no_03-2023-prestacao_contas.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/112/ilovepdf_merged_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_resolucao_05-2023_diploma_de_merito_esportivo_elivelto.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/61/lei_organica_do_municipio_de_lagoa_grande.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/83/camscanner_23-06-2023_10.12.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/3/pp_02.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/4/pp_03.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/5/pp_04.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/6/pp_05.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/7/pp_06.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/8/pp_07.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/9/pp_08.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/14/pp_09.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/24/pp_10.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/25/pp_11.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/28/pp_12.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/44/pp_13.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/51/camscanner_02-05-2023_10.58.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/54/whatsapp_image_2023-05-15_at_10.27.13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/55/whatsapp_image_2023-05-15_at_10.28.00.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/56/pp_19.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/57/pp_20.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/58/pp_21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/59/pp_22.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/64/camscanner_05-06-2023_12.18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/68/camscanner_06-06-2023_10.07_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/85/camscanner_01-08-2023_09.59_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/86/camscanner_01-08-2023_10.00_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/87/camscanner_17-07-2023_10.49.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/88/camscanner_17-07-2023_10.50.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/89/camscanner_01-08-2023_09.03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/29/parecer_pl_06.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/30/parecer_pr_02.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/31/parecer_juridico_pl_05.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/32/parecer_juridico_pl_complementar_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/33/parecer_juridico_pr_01.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/34/parecer_pl_04.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/35/parecer_juridico_pl_02.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/36/parecer_juridico_pr_01.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/45/scan2023-04-04_102106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/47/parecer_juridico_pl10.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/73/parecer_juridico_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/74/parecer_17.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/75/parecer_13.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/76/dhcppc659cb1b57_0000017858.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2023/50/camscanner_04-17-2023_10.06.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>