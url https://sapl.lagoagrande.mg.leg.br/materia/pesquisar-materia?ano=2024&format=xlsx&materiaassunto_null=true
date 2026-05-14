--- v0 (2025-12-10)
+++ v1 (2026-05-14)
@@ -54,280 +54,280 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PROJE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>EDSON SABINO DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_lei_01-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_lei_01-2024.pdf</t>
   </si>
   <si>
     <t>RATIFICA A SEXTA ALTERAÇÃO E A CONSOLIDAÇÃO DO CONTRATO DE CONSÓRCIO DO CONVALES, DANDO OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_02-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_02-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DA LEI N°. 885, DE 23 DE MAIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_04-2024-revisao_geral_anual_agentes_politicos_predeitura.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_04-2024-revisao_geral_anual_agentes_politicos_predeitura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS AGENTES POLÍTICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/122/projeto_de_lei_05-2024-revisao_geral_anual_servidores_prefeitura.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/122/projeto_de_lei_05-2024-revisao_geral_anual_servidores_prefeitura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_lei_06-2024-recomposicao_salarial_servidores_prefeitura.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_lei_06-2024-recomposicao_salarial_servidores_prefeitura.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOÃO PAULO TUMÉ</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_07-2024-revisao_geral_anual_servidores_camara.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_07-2024-revisao_geral_anual_servidores_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_08-2024-revisao_geral_anual_agentes_politicos_camara.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_08-2024-revisao_geral_anual_agentes_politicos_camara.pdf</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_09-2024-recomposicao_salarial_servidores_camara.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_09-2024-recomposicao_salarial_servidores_camara.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ROGERINHO</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE LAGOA GRANDE-MG, O DIA DO CARREIRO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ELÁDIO LINO</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/128/projeto_de_lei_11-2024-jose_fernandes_branquinho.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/128/projeto_de_lei_11-2024-jose_fernandes_branquinho.pdf</t>
   </si>
   <si>
     <t>DENOMINA-SE "JOSÉ FERNANDES BRANQUINHO" O IMÓVEL PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/129/projeto_de_lei_12-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/129/projeto_de_lei_12-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LAGOA GRANDE A RECEBER DOAÇÃO DE BENS IMÓVEIS QUE INDICAM, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/130/projeto_de_lei_13-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/130/projeto_de_lei_13-2024.pdf</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_014-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_014-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO EM EXECUÇÃO DO MUNICÍPIO DE LAGOA GRANDE, DANDO_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_015-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_015-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ESPECIAL NO ORÇAMENTO EM EXECUÇÃO DO MUNICÍPIO DE LAGOA GRANDE, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_016-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_016-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2022, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ARLINDO BRAZ DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_17-2024.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_17-2024.pdf</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/135/projeto_de_lei_18-2024-regulamenta_perfuracao_em_logradouro_publico.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/135/projeto_de_lei_18-2024-regulamenta_perfuracao_em_logradouro_publico.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A PERFURAÇÃO EM LOGRADOURO PÚBLICO, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_lei_19-2024-servico_de_inspecao_municipal.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_lei_19-2024-servico_de_inspecao_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM VEGETAL - SIM/POV, E OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM VEGETAL NO MUNICÍPIO DE LAGOA GRANDE, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_lei_20-2024_planos_de_cargos_agente_comunitarios.pdf</t>
+    <t>http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_lei_20-2024_planos_de_cargos_agente_comunitarios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARREIRA DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS DO MUNICÍPIO DE LAGOA GRANDE, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -634,68 +634,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_04-2024-revisao_geral_anual_agentes_politicos_predeitura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/122/projeto_de_lei_05-2024-revisao_geral_anual_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_lei_06-2024-recomposicao_salarial_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_07-2024-revisao_geral_anual_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_08-2024-revisao_geral_anual_agentes_politicos_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_09-2024-recomposicao_salarial_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/128/projeto_de_lei_11-2024-jose_fernandes_branquinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/129/projeto_de_lei_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/130/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/135/projeto_de_lei_18-2024-regulamenta_perfuracao_em_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_lei_19-2024-servico_de_inspecao_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_lei_20-2024_planos_de_cargos_agente_comunitarios.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/118/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/119/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_04-2024-revisao_geral_anual_agentes_politicos_predeitura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/122/projeto_de_lei_05-2024-revisao_geral_anual_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_lei_06-2024-recomposicao_salarial_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_07-2024-revisao_geral_anual_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_08-2024-revisao_geral_anual_agentes_politicos_camara.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_09-2024-recomposicao_salarial_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/128/projeto_de_lei_11-2024-jose_fernandes_branquinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/129/projeto_de_lei_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/130/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_016-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_17-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/135/projeto_de_lei_18-2024-regulamenta_perfuracao_em_logradouro_publico.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_lei_19-2024-servico_de_inspecao_municipal.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lagoagrande.mg.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_lei_20-2024_planos_de_cargos_agente_comunitarios.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="234.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>